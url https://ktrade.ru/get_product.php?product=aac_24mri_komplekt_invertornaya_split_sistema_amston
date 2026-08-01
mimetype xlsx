--- v0 (2025-11-03)
+++ v1 (2026-08-01)
@@ -41,51 +41,51 @@
   <si>
     <t>Гарантия, год</t>
   </si>
   <si>
     <t>Тип</t>
   </si>
   <si>
     <t>INVERTER</t>
   </si>
   <si>
     <t>Страна происхождения</t>
   </si>
   <si>
     <t>Китай</t>
   </si>
   <si>
     <t>Производительность охлаждения, кВт</t>
   </si>
   <si>
     <t>7,05 (2,70-7,80)</t>
   </si>
   <si>
     <t>Производительность обогрева, кВт</t>
   </si>
   <si>
-    <t>7,10( 2,30-8,70)</t>
+    <t>7,10 (2,30-8,70)</t>
   </si>
   <si>
     <t>Максимальная потребляемая мощность, кВт</t>
   </si>
   <si>
     <t>2,80</t>
   </si>
   <si>
     <t>Максимальная длина трассы, м</t>
   </si>
   <si>
     <t>Подключение электропитания</t>
   </si>
   <si>
     <t>Внутренний блок</t>
   </si>
   <si>
     <t>Размер прибора, внутренний блок (ШxВxГ), мм</t>
   </si>
   <si>
     <t>910х320х230</t>
   </si>
   <si>
     <t>Рабочая температура наружного блока (охлаждение/обогрев)</t>
   </si>